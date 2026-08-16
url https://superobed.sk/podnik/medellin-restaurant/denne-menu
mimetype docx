--- v0 (2026-05-27)
+++ v1 (2026-08-16)
@@ -1,4119 +1,3712 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="009A2009" w:rsidRDefault="009A2009" w:rsidP="009A2009">
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2400"/>
         </w:tabs>
         <w:ind w:right="-1368"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1259840" cy="690245"/>
+            <wp:extent cx="1259205" cy="681355"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Obrázok 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1259840" cy="690245"/>
+                      <a:ext cx="1259205" cy="681355"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>JEDÁLNY  LÍSTOK od  2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C961CE">
+        <w:t xml:space="preserve">JEDÁLNY  LÍSTOK od  </w:t>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t xml:space="preserve">10.8. – 14.8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>.5.- 2</w:t>
-[...21 lines deleted...]
-        <w:t>.5.2026</w:t>
+        <w:t>2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="541020" cy="727710"/>
-[...1 lines deleted...]
-            <wp:docPr id="2" name="Obrázok 1" descr="Cartoon, Kuchár, Bacuľaté, Komiks"/>
+            <wp:extent cx="543560" cy="724535"/>
+            <wp:effectExtent l="19050" t="0" r="8890" b="0"/>
+            <wp:docPr id="4" name="Obrázok 1" descr="Cartoon, Kuchár, Bacuľaté, Komiks"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Obrázok 1" descr="Cartoon, Kuchár, Bacuľaté, Komiks"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="541020" cy="727710"/>
+                      <a:ext cx="543560" cy="724535"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A2009" w:rsidRDefault="009A2009" w:rsidP="009A2009">
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A2009" w:rsidRDefault="009A2009" w:rsidP="009A2009">
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Samostatne polievky z denného menu:  0,40 </w:t>
-[...109 lines deleted...]
-    <w:p w:rsidR="009A2009" w:rsidRDefault="009A2009" w:rsidP="009A2009">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOVOZ  DO  FIRIEM,  PREVÁDZOK  pravidelný – zmluvný / nepravidelný  INFO: 0905 639 479 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:i/>
-[...8 lines deleted...]
-          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                             </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A2009" w:rsidRDefault="009A2009" w:rsidP="009A2009">
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     Objednávky  0905 639 479 ,    046  54 259 01    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                                   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A2009" w:rsidRDefault="009A2009" w:rsidP="009A2009">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PONDELOK  POL.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F02969">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E028F6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kyslá s kôprom</w:t>
+      </w:r>
+      <w:r w:rsidR="00F02969">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + denne zeleninový vývar so zeleninou /bezlepkový/ bez závarky 0,40 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F02969">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>litr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F02969">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.      </w:t>
+      </w:r>
+      <w:r w:rsidR="00E028F6">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">zeleninová s hríbmi + zeleninový vývar bezlepkový /bez závarky/ 0,40 </w:t>
+      <w:r w:rsidR="00F02969">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   1,7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1. Brav. preložený prírodný rezeň /balkánsky syr, sušené rajčiny/ v </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E58BE">
-[...6 lines deleted...]
-        <w:t>litr</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prošute</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E58BE">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, zemiaková kaša, obloha 70, 30, 250, 50  1,7  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. kúsky v </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nivovej</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> omáčke, ryža 70, 60, 220</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">           1,7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grandír</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  s </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>opr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. údenou slaninkou, obloha </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sterl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F02969">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Grilovaný encián na čerstvom šaláte, brusnice, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>toust</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 350</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F02969">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1,7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vypr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="007E58BE">
-[...24 lines deleted...]
-        <w:tab/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E028F6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E028F6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E028F6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cordon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E028F6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> /syr, šunka/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pečené zemiaky, domáca </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. omáčka 120, 200, 50 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F02969">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1,3,7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007156D9" w:rsidRDefault="007156D9" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>UTOROK  POL.</w:t>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E028F6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zeleninový boršč </w:t>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">         1,7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00F02969" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>1</w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1. Kuracie </w:t>
+      <w:r w:rsidR="00B15F77">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Brav. maďarský guláš, knedľa 70, 130, 4ks </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">         1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F02969" w:rsidRDefault="00F02969" w:rsidP="00F02969">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ražničí</w:t>
+        <w:t>Kur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> /</w:t>
+        <w:t xml:space="preserve">. prsia po </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>sečuánsky</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kurkumová</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ryža 70, 60, 220 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">         1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3. Ryžový nákyp s tvarohom, ovocím, hrozienkami, poliaty ovocnou šťavou 350</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1,3,7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F02969">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cestovinový šalát s tuniakom v slnečnicovom oleji, vareným vajcom, zeleninou, dressing 350</w:t>
+      </w:r>
+      <w:r w:rsidR="00F02969">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F02969">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">         1,3,4,7 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F02969">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Čevapčiči, pečené zemiaky, obloha cibuľa, horčica 2ks, 220, 50</w:t>
+      </w:r>
+      <w:r w:rsidR="00F02969">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F02969">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F02969">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F02969">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F02969">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F02969">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">         1,3,10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007156D9" w:rsidRDefault="007156D9" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>STREDA  POL.</w:t>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gulášová s mäsom </w:t>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        1 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ragú z morčacieho a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>kur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">. prsia, údená slaninka, cibuľa, </w:t>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. mäsa so zeleninou, maslové halušky 70, 100, 220 </w:t>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        1,3 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F02969">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sedliacke zapekané cestoviny s údenou šunkou, vajcom, syrom, cibuľkou, obloha 350, 50 </w:t>
+      </w:r>
+      <w:r w:rsidR="00F02969">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F02969">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F02969">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        1,3,7 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lievance s džemom, tvarohový domáci miláčik 350</w:t>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        1,3,7  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F02969">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pečené kačacie prsia plnené žemľovou plnkou s gaštanovým pyré, mrkvový šalát s ananásom 80, 200 </w:t>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        1,3,7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>kur</w:t>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vypr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...19 lines deleted...]
-    <w:p w:rsidR="009A2009" w:rsidRDefault="009A2009" w:rsidP="009A2009">
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. brav. rezeň, zemiakový šalát s cibuľou 120, 250 </w:t>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        1,3,7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007156D9" w:rsidRDefault="007156D9" w:rsidP="007156D9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007156D9" w:rsidRDefault="00B15F77" w:rsidP="007156D9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ŠTVRTOK  POL.</w:t>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vývar kurací so zeleninou, mäsom, závarkou </w:t>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        1 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F02F7" w:rsidRDefault="007156D9" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pečený nórsky losos na bylinkovej soli, krémové špenátové rizoto, obloha 90, 220, 50 </w:t>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">         1,4,7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="002F46FE">
-[...64 lines deleted...]
-    <w:p w:rsidR="009A2009" w:rsidRDefault="009A2009" w:rsidP="009A2009">
+      <w:r w:rsidR="008F02F7">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Koložvárska kapusta, zemiaky 200, 200 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">         7</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidR="002F46FE">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Bryndzové domáce pirohy zo zemiakového cesta, </w:t>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Domáce šúľance zo zemiakového cesta poliate maslom, oriešková posýpka 350</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">         1,7,8  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pohánka s baby mrkvou, šalát 350, 80 </w:t>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">         1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002F46FE">
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vypr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. kurací rezeň, ryža, kompót 120, 220, 80 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">         1,3,7 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PIATOK  POL.</w:t>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cesnaková s </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007156D9">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>opr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002F46FE">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">. údená slaninka, obloha </w:t>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. chlebom </w:t>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">         1</w:t>
+      </w:r>
+      <w:r w:rsidR="007156D9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002F46FE">
-[...6 lines deleted...]
-        <w:t>poch</w:t>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hov</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002F46FE">
-[...9 lines deleted...]
-    <w:p w:rsidR="009A2009" w:rsidRDefault="009A2009" w:rsidP="009A2009">
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. španielsky vtáčik, ryža, obloha 80, 60, 220 ,50 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">         1,3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. mexické v </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tortille</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hranolky</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  380</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">         1 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9018B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00882734">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kysnutý koláč s ovocím, maslovou mrveničkou 5ks </w:t>
+      </w:r>
+      <w:r w:rsidR="00882734">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00882734">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00882734">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00882734">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00882734">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00882734">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00882734">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00882734">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">         1,3,7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E028F6" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidR="002F46FE">
+      <w:r w:rsidR="00E028F6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Karfiolový rezeň, zemiaková kaša, šalát 100, 250, 80 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E028F6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E028F6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E028F6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E028F6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E028F6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E028F6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E028F6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">         1,3,7 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E028F6">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00662315">
-[...134 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00662315">
+      <w:r w:rsidR="00E028F6">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vypr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00662315">
-[...3024 lines deleted...]
-    <w:p w:rsidR="009A2009" w:rsidRDefault="009A2009" w:rsidP="009A2009">
+      <w:r w:rsidR="00E028F6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. fašírka, zemiakový šalát so zeleninou /bez majonézy/ 2ks, 250 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E028F6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E028F6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E028F6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E028F6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E028F6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E028F6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">         1,3,7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E028F6" w:rsidRDefault="00E028F6" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="008000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A2009" w:rsidRDefault="009A2009" w:rsidP="009A2009">
+    <w:p w:rsidR="00882734" w:rsidRDefault="00882734" w:rsidP="00B15F77">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="008000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A2009" w:rsidRDefault="009A2009" w:rsidP="009A2009">
+    <w:p w:rsidR="00882734" w:rsidRDefault="00882734" w:rsidP="00B15F77">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="008000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A2009" w:rsidRDefault="009A2009" w:rsidP="009A2009">
+    <w:p w:rsidR="00882734" w:rsidRDefault="00882734" w:rsidP="00B15F77">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="008000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A2009" w:rsidRDefault="009A2009" w:rsidP="009A2009">
+    <w:p w:rsidR="00882734" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="008000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="008000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">Zmena jedálneho lístka vyhradená! Vyhradzujeme si právo zámeny surovín v rovnakej kvalite a  množstve. Označenie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="008000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zmena jedálneho lístka vyhradená! Vyhradzujeme si právo zámeny surovín v rovnakej kvalite a  množstve. Označenie </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>alergénov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="008000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>alergénov</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">: 1- obilniny, 2-kôrovce, 3-vajcia, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="008000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>: 1- obilniny, 2-kôrovce,</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> 3-vajcia, 4-ryby, 5-arašidy, 6-soja, 7-mlieko, 8-orechy, 9-zeler,10-horčica, 11-  sezam, 12-kyslič. </w:t>
+        <w:t xml:space="preserve">4-ryby, 5-arašidy, 6-soja, 7-mlieko, 8-orechy, 9-zeler,10-horčica, 11-  sezam, 12-kyslič. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="008000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>síričitý</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="008000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>, 13-bôb, 14-mäkkýše</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4151,51 +3744,51 @@
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>k</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="102870" cy="102870"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
-            <wp:docPr id="3" name="Obrázok 2" descr="facebook"/>
+            <wp:docPr id="7" name="Obrázok 2" descr="facebook"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Obrázok 2" descr="facebook"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm flipV="1">
                       <a:off x="0" y="0"/>
                       <a:ext cx="102870" cy="102870"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
@@ -4245,237 +3838,376 @@
           <w:color w:val="0000FF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Medellin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>restauracie</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">Objednávky </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>č.t</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>sme.sk</w:t>
-[...36 lines deleted...]
-        </w:rPr>
         <w:t>. 0905 639 479, 046 54 259 01</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A2009" w:rsidRDefault="009A2009" w:rsidP="009A2009">
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A2009" w:rsidRDefault="009A2009" w:rsidP="009A2009">
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
       <w:pPr>
         <w:ind w:right="-1368"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A2009" w:rsidRDefault="009A2009" w:rsidP="009A2009">
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="008000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A2009" w:rsidRDefault="009A2009" w:rsidP="009A2009">
+    <w:p w:rsidR="00882734" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00882734">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Samostatne polievky z denného menu:  0,40 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00882734">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>litr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00882734">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>. 2,50 € , chlieb 1ks krajec 0,20 € /polievky samostatne nedoručujeme, vždy spolu s objednávkou menu t.j.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRPr="00882734" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00882734">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 menu komplet  + 1 alebo viac  porcií polievok  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00882734">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>naviac</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00882734">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRPr="00882734" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00882734">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Zmena prílohy z menu + 0,50 € k cene menu , taška 0,10 €, obal na polievku 0,15 €</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRPr="00882734" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00882734">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dovoz – donáška dva a viac menu 7,50  €  Cena menu v reštaurácii: 7,50  €    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRPr="00882734" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00882734">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Dovoz – donáška len  jednej porcie  menu  7,50 € + 0,50 €   Dovoz </w:t>
+      </w:r>
+      <w:r w:rsidR="00882734">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00882734">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jednej porcie menu po hlavnom rozvoze +1€ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="008000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A2009" w:rsidRDefault="009A2009" w:rsidP="009A2009"/>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77"/>
+    <w:p w:rsidR="00B15F77" w:rsidRDefault="00B15F77" w:rsidP="00B15F77"/>
     <w:p w:rsidR="000106C1" w:rsidRDefault="000106C1"/>
-    <w:sectPr w:rsidR="000106C1" w:rsidSect="002F46FE">
+    <w:sectPr w:rsidR="000106C1" w:rsidSect="00B15F77">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="0" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="102"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
-    <w:rsidRoot w:val="009A2009"/>
+    <w:rsidRoot w:val="00B15F77"/>
     <w:rsid w:val="000106C1"/>
     <w:rsid w:val="00077C13"/>
     <w:rsid w:val="001064C9"/>
-    <w:rsid w:val="001132EB"/>
     <w:rsid w:val="00242D92"/>
-    <w:rsid w:val="002F46FE"/>
-    <w:rsid w:val="0047018E"/>
     <w:rsid w:val="004C3E62"/>
-    <w:rsid w:val="00662315"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009A2009"/>
+    <w:rsid w:val="007156D9"/>
+    <w:rsid w:val="00882734"/>
+    <w:rsid w:val="008F02F7"/>
     <w:rsid w:val="009E4AC8"/>
-    <w:rsid w:val="00BD6E75"/>
-    <w:rsid w:val="00C961CE"/>
+    <w:rsid w:val="00B15F77"/>
+    <w:rsid w:val="00C9018B"/>
+    <w:rsid w:val="00D57F46"/>
     <w:rsid w:val="00D717A2"/>
+    <w:rsid w:val="00E028F6"/>
     <w:rsid w:val="00EB6E07"/>
+    <w:rsid w:val="00F02969"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sk-SK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -4621,51 +4353,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normlny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="009A2009"/>
+    <w:rsid w:val="007156D9"/>
     <w:pPr>
       <w:spacing w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="sk-SK" w:eastAsia="sk-SK" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normlny"/>
     <w:next w:val="Normlny"/>
     <w:link w:val="Nadpis1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00EB6E07"/>
     <w:pPr>
       <w:spacing w:before="480" w:afterAutospacing="1"/>
       <w:ind w:left="1021"/>
       <w:contextualSpacing/>
       <w:jc w:val="both"/>
@@ -5298,104 +5030,89 @@
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Hlavikaobsahu">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Nadpis1"/>
     <w:next w:val="Normlny"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EB6E07"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hypertextovprepojenie">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Predvolenpsmoodseku"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009A2009"/>
+    <w:rsid w:val="00B15F77"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textbubliny">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normlny"/>
     <w:link w:val="TextbublinyChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009A2009"/>
+    <w:rsid w:val="00B15F77"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextbublinyChar">
     <w:name w:val="Text bubliny Char"/>
     <w:basedOn w:val="Predvolenpsmoodseku"/>
     <w:link w:val="Textbubliny"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009A2009"/>
+    <w:rsid w:val="00B15F77"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="sk-SK" w:eastAsia="sk-SK" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.gif"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.superobed.sk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motív Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -5648,66 +5365,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>584</Words>
-  <Characters>3331</Characters>
+  <Words>563</Words>
+  <Characters>3213</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
+  <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Názov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3908</CharactersWithSpaces>
+  <CharactersWithSpaces>3769</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mariana</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>