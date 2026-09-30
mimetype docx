--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -2,79 +2,79 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5DF418F9" w14:textId="77777777" w:rsidR="00013050" w:rsidRDefault="00013050" w:rsidP="005001F9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Adobe Fan Heiti Std B" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40680649" w14:textId="1135F491" w:rsidR="00FB049C" w:rsidRPr="005001F9" w:rsidRDefault="00DC668A" w:rsidP="005001F9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Fan Heiti Std B" w:eastAsia="Adobe Fan Heiti Std B" w:hAnsi="Adobe Fan Heiti Std B"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Adobe Fan Heiti Std B" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Fan Heiti Std B" w:eastAsia="Adobe Fan Heiti Std B" w:hAnsi="Adobe Fan Heiti Std B"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C5F4E9" w14:textId="6B4E3464" w:rsidR="00FB049C" w:rsidRDefault="005753CC" w:rsidP="0078699D">
+    <w:p w14:paraId="71C5F4E9" w14:textId="26714207" w:rsidR="00FB049C" w:rsidRDefault="005753CC" w:rsidP="0078699D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>Chi</w:t>
       </w:r>
       <w:r w:rsidR="00A751F5">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
@@ -105,169 +105,139 @@
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>Steakhouse</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A751F5">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; Bar – Menu</w:t>
       </w:r>
       <w:r w:rsidR="00EC08FA">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidR="000B75C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00083812">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="005318C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="005903BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>. –</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC08FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>02</w:t>
+      </w:r>
       <w:r w:rsidR="00A63D2F">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...88 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00083812">
-[...17 lines deleted...]
-        <w:t>8</w:t>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="005903BB">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00EC08FA">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00B94AD8">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
@@ -670,119 +640,109 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:tab/>
         <w:t>9,90€</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06CEC430" w14:textId="58F333E0" w:rsidR="003D23B9" w:rsidRDefault="003D23B9" w:rsidP="00C46D92">
       <w:pPr>
         <w:ind w:right="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="527A62D5" w14:textId="7A83EBCB" w:rsidR="008550C4" w:rsidRPr="00D34AAA" w:rsidRDefault="00D34AAA" w:rsidP="00D34AAA">
+    <w:p w14:paraId="527A62D5" w14:textId="4ECE5520" w:rsidR="008550C4" w:rsidRPr="00D34AAA" w:rsidRDefault="00D34AAA" w:rsidP="00D34AAA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve">Pondelok </w:t>
       </w:r>
-      <w:r w:rsidR="00A63D2F">
-[...9 lines deleted...]
-      <w:r w:rsidR="003F6BDA">
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00833B38">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        <w:t>8</w:t>
+      <w:r w:rsidR="0084246B">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>. 202</w:t>
       </w:r>
       <w:r w:rsidR="00F965C8">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
@@ -790,881 +750,793 @@
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC10D9">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008550C4" w:rsidRPr="00584E15">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4730AD36" w14:textId="1A4ED49B" w:rsidR="003D23B9" w:rsidRPr="004666B2" w:rsidRDefault="003D23B9" w:rsidP="003D23B9">
+    <w:p w14:paraId="4730AD36" w14:textId="1CB6A91C" w:rsidR="003D23B9" w:rsidRPr="004666B2" w:rsidRDefault="003D23B9" w:rsidP="003D23B9">
       <w:pPr>
         <w:ind w:left="-284" w:right="-1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="000D55F6">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>0,33 l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00D30647">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0034670D">
-[...3 lines deleted...]
-        <w:t>Šutelica</w:t>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t>Gazdovská</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t>kyslá</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000D55F6">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004666B2">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(1</w:t>
       </w:r>
-      <w:r w:rsidR="00BD08D4">
-[...14 lines deleted...]
-        <w:t>7</w:t>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,7</w:t>
       </w:r>
       <w:r w:rsidRPr="004666B2">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk119053718"/>
+      <w:r w:rsidR="0084246B">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00A63D2F">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karfiolová s </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0034670D">
-[...3 lines deleted...]
-        <w:t>Falošná</w:t>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t>hráškom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0034670D">
-[...11 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00BD08D4">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0034670D" w:rsidRPr="00165F24">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="0034670D" w:rsidRPr="00165F24">
+      <w:r w:rsidR="0034670D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="0034670D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0034670D">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778D23DC" w14:textId="0674105A" w:rsidR="003D23B9" w:rsidRPr="00343D37" w:rsidRDefault="006C104F" w:rsidP="00343D37">
+      <w:pPr>
+        <w:ind w:right="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t>1. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00305450">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="003D23B9" w:rsidRPr="00343D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 g   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0084246B">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t>Bravčové</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0084246B">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t>kúsky</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> po </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t>polovnícky</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t>koreňovou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zeleninou a praženou tarhoňou</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6A70">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00940B85" w:rsidRPr="00165F24">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:tab/>
-[...110 lines deleted...]
-      <w:r w:rsidR="00940B85" w:rsidRPr="00165F24">
+        <w:t>(1</w:t>
+      </w:r>
+      <w:r w:rsidR="00432791">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00940B85" w:rsidRPr="00165F24">
+        <w:t>,9</w:t>
+      </w:r>
+      <w:r w:rsidR="003D23B9" w:rsidRPr="00165F24">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003378DF" w:rsidRPr="00165F24">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0084246B">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009F6F54">
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="003F6BDA">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00193E8D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00432791">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>,3</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00BD08D4">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003D23B9" w:rsidRPr="00343D37">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00BD08D4">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="003D23B9" w:rsidRPr="00343D37">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve">0€                 </w:t>
       </w:r>
       <w:r w:rsidR="000A6D6E">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve">                            2. 13</w:t>
       </w:r>
       <w:r w:rsidR="003D23B9" w:rsidRPr="00343D37">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve">0 g </w:t>
       </w:r>
       <w:r w:rsidR="00605419" w:rsidRPr="00343D37">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D76D6E" w:rsidRPr="00343D37">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk149036567"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BD08D4">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
-        <w:t>Kurací</w:t>
+        <w:t>Kur</w:t>
+      </w:r>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t>acie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00BD08D4">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> steak na </w:t>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A738F4">
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t>prsia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00432791">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>holandskej</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00BD08D4">
+      <w:r w:rsidR="00432791">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00BD08D4">
+      <w:r w:rsidR="00432791">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>omáčke</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00BD08D4">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> s pošírovanou </w:t>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s karotkou a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00BD08D4">
-[...3 lines deleted...]
-        <w:t>brokolicou</w:t>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t>strúčkami</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00BD08D4">
+      <w:r w:rsidR="00432791">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00BD08D4">
-[...13 lines deleted...]
-      <w:r w:rsidR="00BD08D4">
+      <w:r w:rsidR="00432791">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>ryža</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A63D2F">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C41C2E" w:rsidRPr="00C41C2E">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00193E8D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00BD08D4">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>,3,7</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00776FEB" w:rsidRPr="00C41C2E">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00432791">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00067067">
+        <w:t>7,3</w:t>
+      </w:r>
+      <w:r w:rsidR="00776FEB" w:rsidRPr="00C41C2E">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A738F4">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00067067">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0084246B">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A738F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00BD08D4">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="003D23B9" w:rsidRPr="00343D37">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="003F6BDA">
-[...3 lines deleted...]
-        <w:t>9</w:t>
+      <w:r w:rsidR="0084246B">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="003D23B9" w:rsidRPr="00343D37">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>0€</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="03E90416" w14:textId="243C37CD" w:rsidR="003D23B9" w:rsidRPr="00067067" w:rsidRDefault="009750D2" w:rsidP="003D23B9">
+    <w:p w14:paraId="03E90416" w14:textId="29562934" w:rsidR="003D23B9" w:rsidRPr="00067067" w:rsidRDefault="009750D2" w:rsidP="003D23B9">
       <w:pPr>
         <w:ind w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidR="004F70CF">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve">330 g  </w:t>
       </w:r>
       <w:r w:rsidR="00D30647">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BD08D4">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Penne </w:t>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Špagety s bazalkovým </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00BD08D4">
-[...3 lines deleted...]
-        <w:t>arabiatta</w:t>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t>pestom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00231C93">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> s </w:t>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a sušenými </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
-[...4 lines deleted...]
-        <w:t>parmezánom</w:t>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t>rajčinami</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00231C93">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t>, parmezán</w:t>
       </w:r>
       <w:r w:rsidR="00A05574" w:rsidRPr="00C41C2E">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B523C7" w:rsidRPr="00165F24">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B523C7" w:rsidRPr="00165F24">
+        <w:t>(1,7</w:t>
+      </w:r>
+      <w:r w:rsidR="00193E8D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>1,7</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00193E8D">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00231C93">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="00231C93">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00231C93">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00231C93">
-[...47 lines deleted...]
-      <w:r w:rsidR="00067067">
+      <w:r w:rsidR="0084246B">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00BD08D4">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00A63D2F">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00BD08D4">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00A05574" w:rsidRPr="00A05574">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>0€</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66EFA5E9" w14:textId="77777777" w:rsidR="003D23B9" w:rsidRDefault="003D23B9" w:rsidP="003D23B9">
       <w:pPr>
         <w:ind w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35C004B7" w14:textId="77777777" w:rsidR="006C104F" w:rsidRPr="000D55F6" w:rsidRDefault="006C104F" w:rsidP="003D23B9">
       <w:pPr>
         <w:ind w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B28B00D" w14:textId="6CF44D1C" w:rsidR="00FC10D9" w:rsidRDefault="00FC10D9">
+    <w:p w14:paraId="6B28B00D" w14:textId="4486FE1A" w:rsidR="00FC10D9" w:rsidRDefault="00FC10D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk116630013"/>
       <w:r w:rsidRPr="00FC10D9">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>Utorok</w:t>
       </w:r>
       <w:r w:rsidR="00191AE4">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A63D2F">
-[...17 lines deleted...]
-        <w:t>1</w:t>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>29</w:t>
       </w:r>
       <w:r w:rsidR="005903BB">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00833B38">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="003F6BDA">
-[...7 lines deleted...]
-        <w:t>8</w:t>
+      <w:r w:rsidR="0084246B">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00EC08FA">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>. 20</w:t>
       </w:r>
       <w:r w:rsidR="00BC7AED">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00F965C8">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
@@ -1674,276 +1546,214 @@
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="005903BB">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC10D9">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="6F4B2FEC" w14:textId="4BFA7685" w:rsidR="00BD08D4" w:rsidRPr="004666B2" w:rsidRDefault="00BD08D4" w:rsidP="00BD08D4">
+    <w:p w14:paraId="6F4B2FEC" w14:textId="3115DE54" w:rsidR="00BD08D4" w:rsidRPr="004666B2" w:rsidRDefault="00BD08D4" w:rsidP="00BD08D4">
       <w:pPr>
         <w:ind w:left="-284" w:right="-1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="005903BB" w:rsidRPr="005903BB">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>0,33 l</w:t>
       </w:r>
       <w:r w:rsidR="005903BB" w:rsidRPr="005903BB">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidR="00323944">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Japonská </w:t>
+      <w:r w:rsidR="0084246B">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tatranská cesnačka so syrom a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00323944">
-[...6 lines deleted...]
-        <w:t>pho</w:t>
+      <w:r w:rsidR="0084246B">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>krutónmi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00323944">
-[...28 lines deleted...]
-      <w:r w:rsidR="00715E16">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A63D2F">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00067067">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00833B38">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00323944">
-[...6 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="004F0A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="005F174D" w:rsidRPr="00F32360">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00564550">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF4EBB">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk119053651"/>
       <w:r w:rsidR="00323944">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...24 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>Argentínska s cestovinou</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00833B38">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>(1,</w:t>
-[...15 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="223EC8F0" w14:textId="4EDFBAFD" w:rsidR="005903BB" w:rsidRPr="005903BB" w:rsidRDefault="005903BB" w:rsidP="00BD08D4">
+    <w:p w14:paraId="223EC8F0" w14:textId="7578B003" w:rsidR="005903BB" w:rsidRPr="005903BB" w:rsidRDefault="005903BB" w:rsidP="00BD08D4">
       <w:pPr>
         <w:ind w:right="-566"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005903BB">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>1. 1</w:t>
       </w:r>
       <w:r w:rsidR="0078699D">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
@@ -1954,143 +1764,123 @@
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>0 g</w:t>
       </w:r>
       <w:r w:rsidR="00523FDB">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D30647">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00523FDB">
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> zastreknutý s koňakom podávaný s dusenou ryžou</w:t>
+      <w:r w:rsidR="004F0A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>Kurča na paprike so smotanou podávané na maslových haluškách</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00083812" w:rsidRPr="00F32360">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>,7</w:t>
+      </w:r>
+      <w:r w:rsidR="00083812" w:rsidRPr="00F32360">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD08D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidR="00323944">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
-          <w:sz w:val="26"/>
-[...50 lines deleted...]
-      <w:r w:rsidR="00323944">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004F0A1B">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00323944">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003F6BDA">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2328,164 +2118,201 @@
       <w:r w:rsidR="003E6A70">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="003F6BDA">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="0078699D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="0078699D" w:rsidRPr="000D55F6">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>€</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C8B34B1" w14:textId="31010FE9" w:rsidR="00BC7AED" w:rsidRPr="00FB3D53" w:rsidRDefault="005903BB" w:rsidP="00FB3D53">
+    <w:p w14:paraId="0C8B34B1" w14:textId="728D7B45" w:rsidR="00BC7AED" w:rsidRPr="00FB3D53" w:rsidRDefault="005903BB" w:rsidP="00FB3D53">
       <w:pPr>
         <w:ind w:right="-566"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005903BB">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve">3. 330 </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk125913978"/>
       <w:r w:rsidRPr="005903BB">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve">g   </w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00833B38">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>Miešaný  šalát</w:t>
       </w:r>
       <w:r w:rsidR="00083812">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> s</w:t>
       </w:r>
+      <w:r w:rsidR="004F0A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kuracími </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004F0A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>stripsami</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00193E8D">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vyprážanými syrovými tyčinkami, </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00193E8D">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>dressing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00193E8D">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
-        <w:t xml:space="preserve">, opečená bagetka s </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, opečená bagetka s pestom</w:t>
+      </w:r>
       <w:r w:rsidR="00833B38">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00547AB6">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00067067">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>1,7)</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004F0A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004F0A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00193E8D">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00231C93">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="003700A8" w:rsidRPr="0000711E">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00231C93">
@@ -2635,262 +2462,270 @@
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="00033581">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BF0E99">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22526389" w14:textId="42C88311" w:rsidR="00BC7AED" w:rsidRPr="003067A8" w:rsidRDefault="00FC10D9" w:rsidP="003067A8">
+    <w:p w14:paraId="22526389" w14:textId="002A6E2D" w:rsidR="00BC7AED" w:rsidRPr="003067A8" w:rsidRDefault="00FC10D9" w:rsidP="003067A8">
       <w:pPr>
         <w:ind w:right="-566"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>Streda</w:t>
       </w:r>
       <w:r w:rsidR="00191AE4">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC08FA">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="002453E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00833B38">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="0084246B">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC08FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>. 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00F965C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidR="002453E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0078699D">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="684CE59F" w14:textId="3A875D30" w:rsidR="00CB54D7" w:rsidRPr="005903BB" w:rsidRDefault="0078699D" w:rsidP="00BA63A0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="004058D8">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
-          <w:b/>
-[...4 lines deleted...]
-        <w:t>1</w:t>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>0,33 l</w:t>
+      </w:r>
+      <w:r w:rsidR="004058D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="004F0A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Boršč </w:t>
+      </w:r>
+      <w:r w:rsidR="004058D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB54D7" w:rsidRPr="00F32360">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE2E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  / </w:t>
+      </w:r>
+      <w:r w:rsidR="004F0A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>Karotkový</w:t>
       </w:r>
       <w:r w:rsidR="003F6BDA">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
-          <w:b/>
-[...156 lines deleted...]
-        <w:t>Brokolicový krém</w:t>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> krém</w:t>
       </w:r>
       <w:r w:rsidR="00621E05">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F6BDA">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00621E05">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
@@ -2932,167 +2767,211 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="004058D8">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00CB54D7" w:rsidRPr="00F32360">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6911EC4F" w14:textId="7CA94874" w:rsidR="00CB54D7" w:rsidRPr="005903BB" w:rsidRDefault="00305450" w:rsidP="00BA63A0">
+    <w:p w14:paraId="6911EC4F" w14:textId="7A153E7E" w:rsidR="00CB54D7" w:rsidRPr="005903BB" w:rsidRDefault="00305450" w:rsidP="00BA63A0">
       <w:pPr>
         <w:ind w:right="-566"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>1. 13</w:t>
       </w:r>
       <w:r w:rsidR="00CB54D7" w:rsidRPr="005903BB">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>0 g</w:t>
       </w:r>
       <w:r w:rsidR="00231C93">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00082226">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F3BFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>Maďarský guláš z bravčového mäsa</w:t>
+      </w:r>
+      <w:r w:rsidR="00082226">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F3BFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>s parenou knedľou</w:t>
+      </w:r>
+      <w:r w:rsidR="0087436F">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB54D7" w:rsidRPr="00F32360">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:r w:rsidR="003067A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="007F3BFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00082226">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00082226">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00082226">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="00323944">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
-          <w:sz w:val="26"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0064052C">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
-        <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00231C93">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="004058D8">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00231C93">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
@@ -3105,249 +2984,267 @@
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00CB54D7" w:rsidRPr="005903BB">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>€</w:t>
       </w:r>
       <w:r w:rsidR="00CB54D7" w:rsidRPr="005903BB">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve">                                             </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA393F3" w14:textId="5AAE2069" w:rsidR="00CB54D7" w:rsidRDefault="00EF1642" w:rsidP="00BA63A0">
+    <w:p w14:paraId="6FA393F3" w14:textId="1B2EEB6A" w:rsidR="00CB54D7" w:rsidRDefault="00EF1642" w:rsidP="00BA63A0">
       <w:pPr>
         <w:ind w:right="-426"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>2. 13</w:t>
       </w:r>
       <w:r w:rsidR="00CB54D7" w:rsidRPr="005903BB">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
-        <w:t xml:space="preserve">0 g  </w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> kuracie stehno so zemiakovo majonézovým šalátom</w:t>
+        <w:t xml:space="preserve">0 g </w:t>
+      </w:r>
+      <w:r w:rsidR="00082226">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB54D7" w:rsidRPr="005903BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grilovaný encián s opečenými zemiakmi, tatárska omáčka </w:t>
+      </w:r>
+      <w:r w:rsidR="00A05574" w:rsidRPr="00F32360">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>(1</w:t>
       </w:r>
       <w:r w:rsidR="005F308C">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
-          <w:sz w:val="26"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>,7</w:t>
       </w:r>
-      <w:r w:rsidR="00F114F5">
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00A05574">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00231C93">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C152DD">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="005318C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005318C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidR="0064052C">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00231C93">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00DE2E24">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003F6BDA">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="002F6383">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>0€</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="716FB7C7" w14:textId="7D5ECDE4" w:rsidR="00CB54D7" w:rsidRPr="0078699D" w:rsidRDefault="00CB54D7" w:rsidP="00BA63A0">
+    <w:p w14:paraId="2E5293E3" w14:textId="7F02B0C2" w:rsidR="0078699D" w:rsidRDefault="00CB54D7" w:rsidP="004F0A1B">
       <w:pPr>
         <w:ind w:right="-851"/>
         <w:rPr>
-          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005903BB">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve">3. 330 </w:t>
       </w:r>
       <w:r w:rsidR="001B1F03">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
-        <w:t xml:space="preserve">g  </w:t>
+        <w:t xml:space="preserve">g </w:t>
+      </w:r>
+      <w:r w:rsidR="00082226">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B1F03">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Hlk187262280"/>
-      <w:r w:rsidR="003F6BDA">
-[...6 lines deleted...]
-        <w:t>Palacinky s tvarohom a lesným ovocím</w:t>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>Tirolská parená buchta s makom a vanilkovým krémom</w:t>
       </w:r>
       <w:r w:rsidR="007F3BFE">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F32360">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>(1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
@@ -3369,86 +3266,68 @@
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007F3BFE">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00083812">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidR="003F6BDA">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00323944">
-[...25 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00231C93">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00231C93">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00966C19">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
@@ -3459,216 +3338,194 @@
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="005903BB">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="005903BB">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>€</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E5293E3" w14:textId="77777777" w:rsidR="0078699D" w:rsidRDefault="0078699D" w:rsidP="005903BB">
+    <w:p w14:paraId="0A66DF40" w14:textId="77777777" w:rsidR="004F0A1B" w:rsidRPr="004F0A1B" w:rsidRDefault="004F0A1B" w:rsidP="004F0A1B">
       <w:pPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="sk-SK"/>
+        <w:ind w:right="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="684DE2F7" w14:textId="65E0B7AA" w:rsidR="005903BB" w:rsidRDefault="00FC10D9">
+    <w:p w14:paraId="684DE2F7" w14:textId="4AA8A910" w:rsidR="005903BB" w:rsidRDefault="00FC10D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>Štvrtok</w:t>
       </w:r>
       <w:r w:rsidR="00191AE4">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006C104F">
-[...17 lines deleted...]
-        <w:t>3</w:t>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>01</w:t>
       </w:r>
       <w:r w:rsidR="003700A8">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00833B38">
-[...17 lines deleted...]
-        <w:t>8</w:t>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00EC08FA">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>. 20</w:t>
       </w:r>
       <w:r w:rsidR="00BC7AED">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00F965C8">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B08C32" w14:textId="0AE1A2DB" w:rsidR="005E1B2A" w:rsidRPr="005903BB" w:rsidRDefault="005E1B2A" w:rsidP="005E1B2A">
+    <w:p w14:paraId="11B08C32" w14:textId="30AD6F65" w:rsidR="005E1B2A" w:rsidRPr="005903BB" w:rsidRDefault="005E1B2A" w:rsidP="005E1B2A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005903BB">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>0,33 l</w:t>
       </w:r>
       <w:r w:rsidRPr="005903BB">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidR="00914A29">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00082226">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>Šošovicová</w:t>
       </w:r>
       <w:r w:rsidR="00231C93">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
-        <w:t>Fazuľová na kyslo</w:t>
+        <w:t xml:space="preserve"> na kyslo</w:t>
       </w:r>
       <w:r w:rsidR="00DF1FB0">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B42F8" w:rsidRPr="00F32360">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>(1</w:t>
       </w:r>
       <w:r w:rsidR="0000711E">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
@@ -3687,605 +3544,665 @@
       <w:r w:rsidR="003B42F8">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:r w:rsidR="00F114F5">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
-        <w:t>Zeleninová cesnačka</w:t>
+        <w:t>Zeleni</w:t>
+      </w:r>
+      <w:r w:rsidR="00082226">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>nová pestrá</w:t>
       </w:r>
       <w:r w:rsidR="007B50E1">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B42F8" w:rsidRPr="00F32360">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>(1</w:t>
       </w:r>
       <w:r w:rsidR="00A738F4">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00F114F5">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="003B42F8" w:rsidRPr="00F32360">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CFF101D" w14:textId="6836DA77" w:rsidR="005E1B2A" w:rsidRPr="005903BB" w:rsidRDefault="00EF1642" w:rsidP="00EF76AE">
+    <w:p w14:paraId="3CFF101D" w14:textId="5A36C333" w:rsidR="005E1B2A" w:rsidRPr="005903BB" w:rsidRDefault="00EF1642" w:rsidP="00EF76AE">
       <w:pPr>
         <w:ind w:right="-566"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>1. 13</w:t>
       </w:r>
       <w:r w:rsidR="005E1B2A" w:rsidRPr="005903BB">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve">0 g   </w:t>
       </w:r>
+      <w:r w:rsidR="00082226">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>Bravč</w:t>
+      </w:r>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ový </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>filet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zapečený so žemľovou </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>nádievkou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> so zemiakovým pyré, šalát</w:t>
+      </w:r>
+      <w:r w:rsidR="00914A29" w:rsidRPr="005903BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00914A29" w:rsidRPr="00F32360">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
       <w:r w:rsidR="00914A29">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
-          <w:sz w:val="26"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="005318C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>1,3</w:t>
+      </w:r>
       <w:r w:rsidR="00914A29">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
-          <w:sz w:val="26"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidR="00914A29">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
-          <w:sz w:val="26"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> omáčka</w:t>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00914A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00914A29" w:rsidRPr="00C77B41">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005318C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00914A29" w:rsidRPr="00C77B41">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>0€</w:t>
       </w:r>
       <w:r w:rsidR="00914A29" w:rsidRPr="005903BB">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...89 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">                                             </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2019F9FC" w14:textId="5A0B1613" w:rsidR="005E1B2A" w:rsidRDefault="006C104F" w:rsidP="003B42F8">
+    <w:p w14:paraId="2019F9FC" w14:textId="4CDE15EF" w:rsidR="005E1B2A" w:rsidRDefault="006C104F" w:rsidP="003B42F8">
       <w:pPr>
         <w:ind w:right="-426"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk149036835"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>2. 13</w:t>
       </w:r>
       <w:r w:rsidR="00827DCB">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve">0 g   </w:t>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_Hlk187262453"/>
       <w:r w:rsidR="00914A29">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kuracie </w:t>
+        <w:t>Kuracie</w:t>
+      </w:r>
+      <w:r w:rsidR="002F4687">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005318C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prsia na </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005318C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>prírodno</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005318C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s</w:t>
+      </w:r>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t> volským okom a </w:t>
+      </w:r>
+      <w:r w:rsidR="005318C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>ryžou</w:t>
+      </w:r>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="005318C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t> zeleninov</w:t>
+      </w:r>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é obloženie </w:t>
+      </w:r>
+      <w:r w:rsidR="00914A29" w:rsidRPr="00F32360">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>,3</w:t>
+      </w:r>
       <w:r w:rsidR="00914A29">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
-          <w:sz w:val="26"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00082226">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00082226">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
       <w:r w:rsidR="00914A29">
         <w:rPr>
-          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
-[...135 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00914A29" w:rsidRPr="00C77B41">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00914A29">
+      <w:r w:rsidR="00432791">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00914A29" w:rsidRPr="00C77B41">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>0€</w:t>
       </w:r>
       <w:r w:rsidR="00914A29" w:rsidRPr="005903BB">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve">                                             </w:t>
       </w:r>
       <w:r w:rsidR="00083812">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="1F97FD09" w14:textId="5A6C8415" w:rsidR="005E1B2A" w:rsidRPr="00E6701A" w:rsidRDefault="005E1B2A" w:rsidP="0078699D">
+    <w:p w14:paraId="1F97FD09" w14:textId="03BDE45B" w:rsidR="005E1B2A" w:rsidRPr="00E6701A" w:rsidRDefault="005E1B2A" w:rsidP="0078699D">
       <w:pPr>
         <w:ind w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005903BB">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve">3. 330 g </w:t>
       </w:r>
       <w:r w:rsidR="00621E05">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Špagety </w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>Francúzske zemiaky s kyslou uhorkou</w:t>
+      </w:r>
+      <w:r w:rsidR="005318C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00621E05" w:rsidRPr="00F32360">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00914A29">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
-          <w:sz w:val="26"/>
-[...76 lines deleted...]
-          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="005318C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>,7</w:t>
+      </w:r>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>,3</w:t>
+      </w:r>
+      <w:r w:rsidR="005318C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="005318C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005318C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005318C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005318C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00914A29">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00621E05" w:rsidRPr="005903BB">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00914A29">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
@@ -4415,172 +4332,152 @@
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006C104F">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="72BA4FA4" w14:textId="77777777" w:rsidR="0078699D" w:rsidRDefault="0078699D" w:rsidP="005903BB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BF1BB79" w14:textId="3A96A1F9" w:rsidR="005753CC" w:rsidRDefault="005753CC">
+    <w:p w14:paraId="6BF1BB79" w14:textId="45988CE2" w:rsidR="005753CC" w:rsidRDefault="005753CC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>Piatok</w:t>
       </w:r>
       <w:r w:rsidR="00EC08FA">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006C104F">
-[...17 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>02</w:t>
       </w:r>
       <w:r w:rsidR="00644593">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00833B38">
-[...17 lines deleted...]
-        <w:t>8</w:t>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00EC08FA">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>. 20</w:t>
       </w:r>
       <w:r w:rsidR="00BC7AED">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00231C93">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00FB049C">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B20339" w14:textId="474164B7" w:rsidR="005903BB" w:rsidRPr="005903BB" w:rsidRDefault="007D751D" w:rsidP="005903BB">
+    <w:p w14:paraId="33B20339" w14:textId="4585B172" w:rsidR="005903BB" w:rsidRPr="005903BB" w:rsidRDefault="007D751D" w:rsidP="005903BB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>0,33 l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:tab/>
@@ -4671,79 +4568,119 @@
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E847F0">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00395B2F">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0026422C">
-[...7 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003C4749">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>Fazuľovica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003C4749">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> so </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003C4749">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>slížami</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0081698B">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB28D1" w:rsidRPr="00F32360">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
-        <w:t>(1)</w:t>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4749">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>,9</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB28D1" w:rsidRPr="00F32360">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F327BB2" w14:textId="705C8E99" w:rsidR="005903BB" w:rsidRPr="005903BB" w:rsidRDefault="005903BB" w:rsidP="005903BB">
+    <w:p w14:paraId="5EC03B45" w14:textId="10BBC429" w:rsidR="00156E7E" w:rsidRPr="00C25171" w:rsidRDefault="005903BB" w:rsidP="002F4687">
       <w:pPr>
         <w:ind w:right="-802"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005903BB">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="00C77B41">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
@@ -4754,388 +4691,479 @@
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="005903BB">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve">0 g  </w:t>
       </w:r>
       <w:r w:rsidR="00BB127C">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D16DFA">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Bravčový </w:t>
+      <w:r w:rsidR="002F4687">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kuracie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D16DFA">
-[...6 lines deleted...]
-        <w:t>čínksy</w:t>
+      <w:r w:rsidR="002F4687">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>cripsy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D16DFA">
+      <w:r w:rsidR="002F4687">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D16DFA">
-[...6 lines deleted...]
-        <w:t>wok</w:t>
+      <w:r w:rsidR="002F4687">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>poke</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D16DFA">
-[...17 lines deleted...]
-      <w:r w:rsidR="0081698B" w:rsidRPr="00F32360">
+      <w:r w:rsidR="002F4687">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002F4687">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>bowl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002F4687">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002F4687">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>teriyaki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002F4687">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002F4687">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>jasmínová</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002F4687">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ryža, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002F4687">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>sr</w:t>
+      </w:r>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="002F4687">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>racha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002F4687">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002F4687">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>mayo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002F4687">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002F4687">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>sézam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002F4687" w:rsidRPr="005903BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F4687" w:rsidRPr="00F32360">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>(1</w:t>
       </w:r>
-      <w:r w:rsidR="00BB127C">
-[...6 lines deleted...]
-        <w:t>1</w:t>
+      <w:r w:rsidR="002F4687">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>1,7,6)</w:t>
+      </w:r>
+      <w:r w:rsidR="002F4687">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F4687">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="002F4687">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="002F4687" w:rsidRPr="00C77B41">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002F4687">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="002F4687" w:rsidRPr="00C77B41">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>0€</w:t>
+      </w:r>
+      <w:r w:rsidR="002F4687" w:rsidRPr="005903BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                        </w:t>
+      </w:r>
+      <w:r w:rsidR="00644593">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="00AF3491">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidR="00644593">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 </w:t>
+      </w:r>
+      <w:r w:rsidR="007F3517">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3491">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>Vyprážaný syr s opekanými zemiakmi, tatárska omáčka</w:t>
+      </w:r>
+      <w:r w:rsidR="00083812">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D5A28" w:rsidRPr="00F32360">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:r w:rsidR="00082226">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>,7,3</w:t>
+      </w:r>
+      <w:r w:rsidR="001D5A28" w:rsidRPr="00F32360">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0026422C">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00082226">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00432791">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C77B41">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00BB127C">
-[...52 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00914A29">
         <w:rPr>
-          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
-[...8 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...13 lines deleted...]
-        <w:t>0</w:t>
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00C77B41">
-        <w:rPr>
-[...165 lines deleted...]
-      <w:r w:rsidR="005903BB" w:rsidRPr="00C77B41">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00AF2207" w:rsidRPr="00C77B41">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>€</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FAEBD95" w14:textId="65C7275C" w:rsidR="008550C4" w:rsidRPr="00C77B41" w:rsidRDefault="006361B6" w:rsidP="00353D0E">
       <w:pPr>
         <w:ind w:right="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C77B41">
@@ -5502,60 +5530,60 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57C7AB6D" w14:textId="77777777" w:rsidR="008550C4" w:rsidRPr="005903BB" w:rsidRDefault="008550C4" w:rsidP="005903BB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008550C4" w:rsidRPr="005903BB" w:rsidSect="005B6788">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1259" w:right="566" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77FD0EA8" w14:textId="77777777" w:rsidR="00FA0908" w:rsidRDefault="00FA0908">
+    <w:p w14:paraId="1899A541" w14:textId="77777777" w:rsidR="00A16606" w:rsidRDefault="00A16606">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1AD2293C" w14:textId="77777777" w:rsidR="00FA0908" w:rsidRDefault="00FA0908">
+    <w:p w14:paraId="254DB18B" w14:textId="77777777" w:rsidR="00A16606" w:rsidRDefault="00A16606">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5593,110 +5621,110 @@
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="1A0F1900" w:usb2="00000016" w:usb3="00000000" w:csb0="00120005" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Garamond Pro">
     <w:altName w:val="Garamond"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0DADCEB2" w14:textId="77777777" w:rsidR="00BA63A0" w:rsidRDefault="00BA63A0" w:rsidP="00C25171">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5FDF45B9" w14:textId="77777777" w:rsidR="00BA63A0" w:rsidRDefault="00BA63A0" w:rsidP="00C25171">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1382B9DA" w14:textId="77777777" w:rsidR="00BA63A0" w:rsidRDefault="00BA63A0" w:rsidP="00C25171">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36FBA58A" w14:textId="77777777" w:rsidR="00FA0908" w:rsidRDefault="00FA0908">
+    <w:p w14:paraId="3BDB1B60" w14:textId="77777777" w:rsidR="00A16606" w:rsidRDefault="00A16606">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0098F115" w14:textId="77777777" w:rsidR="00FA0908" w:rsidRDefault="00FA0908">
+    <w:p w14:paraId="656DC2D7" w14:textId="77777777" w:rsidR="00A16606" w:rsidRDefault="00A16606">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="626167C7" w14:textId="77777777" w:rsidR="00BA63A0" w:rsidRDefault="00BA63A0" w:rsidP="008A6DAD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4DD722BF" w14:textId="77777777" w:rsidR="00BA63A0" w:rsidRDefault="00BA63A0" w:rsidP="008A6DAD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="515CD0FA" w14:textId="77777777" w:rsidR="00BA63A0" w:rsidRDefault="00BA63A0" w:rsidP="008A6DAD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09FE76E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C1E8214"/>
     <w:lvl w:ilvl="0" w:tplc="041B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6000,54 +6028,56 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FC10D9"/>
     <w:rsid w:val="00002A5E"/>
     <w:rsid w:val="0000711E"/>
     <w:rsid w:val="00013050"/>
     <w:rsid w:val="00020D2A"/>
     <w:rsid w:val="000330CB"/>
     <w:rsid w:val="00033343"/>
     <w:rsid w:val="00033581"/>
     <w:rsid w:val="00040C06"/>
     <w:rsid w:val="0004251E"/>
     <w:rsid w:val="00044DBB"/>
     <w:rsid w:val="00045901"/>
     <w:rsid w:val="00052C2F"/>
     <w:rsid w:val="00055ABE"/>
     <w:rsid w:val="000637B7"/>
     <w:rsid w:val="00065CFE"/>
     <w:rsid w:val="00067067"/>
     <w:rsid w:val="00067081"/>
     <w:rsid w:val="0007088F"/>
+    <w:rsid w:val="00082226"/>
     <w:rsid w:val="00083812"/>
     <w:rsid w:val="00084B5B"/>
     <w:rsid w:val="00091079"/>
     <w:rsid w:val="000A6D6E"/>
+    <w:rsid w:val="000B2042"/>
     <w:rsid w:val="000B383B"/>
     <w:rsid w:val="000B4811"/>
     <w:rsid w:val="000B75C4"/>
     <w:rsid w:val="000C23FD"/>
     <w:rsid w:val="000C59D4"/>
     <w:rsid w:val="000C75F0"/>
     <w:rsid w:val="000C7B66"/>
     <w:rsid w:val="000D1C5C"/>
     <w:rsid w:val="000E7BC0"/>
     <w:rsid w:val="000F774F"/>
     <w:rsid w:val="001210C6"/>
     <w:rsid w:val="001307E3"/>
     <w:rsid w:val="001318DD"/>
     <w:rsid w:val="00141B03"/>
     <w:rsid w:val="00156E7E"/>
     <w:rsid w:val="001573DE"/>
     <w:rsid w:val="00165CB1"/>
     <w:rsid w:val="00165F24"/>
     <w:rsid w:val="0016615C"/>
     <w:rsid w:val="00191AE4"/>
     <w:rsid w:val="001937F2"/>
     <w:rsid w:val="0019391F"/>
     <w:rsid w:val="00193E8D"/>
     <w:rsid w:val="001A2AB7"/>
     <w:rsid w:val="001A3611"/>
@@ -6073,123 +6103,130 @@
     <w:rsid w:val="00236280"/>
     <w:rsid w:val="00241DF8"/>
     <w:rsid w:val="00243E03"/>
     <w:rsid w:val="002453E3"/>
     <w:rsid w:val="002540F5"/>
     <w:rsid w:val="00257C4C"/>
     <w:rsid w:val="0026422C"/>
     <w:rsid w:val="0026721F"/>
     <w:rsid w:val="00267E8F"/>
     <w:rsid w:val="0027185A"/>
     <w:rsid w:val="0027350B"/>
     <w:rsid w:val="002A16E2"/>
     <w:rsid w:val="002A38E9"/>
     <w:rsid w:val="002A40EB"/>
     <w:rsid w:val="002A5EAF"/>
     <w:rsid w:val="002B2754"/>
     <w:rsid w:val="002C0405"/>
     <w:rsid w:val="002C3371"/>
     <w:rsid w:val="002D007D"/>
     <w:rsid w:val="002D0417"/>
     <w:rsid w:val="002D0944"/>
     <w:rsid w:val="002D2681"/>
     <w:rsid w:val="002D517B"/>
     <w:rsid w:val="002D697C"/>
     <w:rsid w:val="002E0CDF"/>
+    <w:rsid w:val="002F4687"/>
     <w:rsid w:val="002F5673"/>
     <w:rsid w:val="002F6383"/>
     <w:rsid w:val="0030361F"/>
     <w:rsid w:val="00304449"/>
     <w:rsid w:val="00305450"/>
     <w:rsid w:val="003067A8"/>
     <w:rsid w:val="003103D2"/>
     <w:rsid w:val="00320D83"/>
     <w:rsid w:val="00323944"/>
     <w:rsid w:val="00325F52"/>
     <w:rsid w:val="00326748"/>
     <w:rsid w:val="00327B65"/>
     <w:rsid w:val="003352DA"/>
     <w:rsid w:val="003378DF"/>
     <w:rsid w:val="00340ECB"/>
     <w:rsid w:val="00343D37"/>
     <w:rsid w:val="003449FA"/>
     <w:rsid w:val="0034670D"/>
     <w:rsid w:val="00353D0E"/>
     <w:rsid w:val="0036300C"/>
     <w:rsid w:val="0036647C"/>
     <w:rsid w:val="003667B4"/>
     <w:rsid w:val="003700A8"/>
     <w:rsid w:val="0037150C"/>
     <w:rsid w:val="00376227"/>
     <w:rsid w:val="00387EFF"/>
     <w:rsid w:val="00390266"/>
     <w:rsid w:val="00394273"/>
     <w:rsid w:val="00395B2F"/>
     <w:rsid w:val="003B14EA"/>
     <w:rsid w:val="003B2F88"/>
     <w:rsid w:val="003B42F8"/>
     <w:rsid w:val="003B7387"/>
+    <w:rsid w:val="003C4749"/>
     <w:rsid w:val="003D0C61"/>
     <w:rsid w:val="003D1A22"/>
     <w:rsid w:val="003D23B9"/>
     <w:rsid w:val="003D42D6"/>
     <w:rsid w:val="003E07AB"/>
     <w:rsid w:val="003E213D"/>
     <w:rsid w:val="003E6A70"/>
     <w:rsid w:val="003F2736"/>
     <w:rsid w:val="003F6BDA"/>
     <w:rsid w:val="00401DED"/>
     <w:rsid w:val="004058D8"/>
     <w:rsid w:val="00412D5E"/>
     <w:rsid w:val="00417773"/>
     <w:rsid w:val="0041785E"/>
     <w:rsid w:val="004225EE"/>
     <w:rsid w:val="00427DA2"/>
+    <w:rsid w:val="00432791"/>
     <w:rsid w:val="0043485A"/>
     <w:rsid w:val="00443761"/>
     <w:rsid w:val="00457AC6"/>
     <w:rsid w:val="00461C57"/>
     <w:rsid w:val="0046710C"/>
     <w:rsid w:val="00471461"/>
     <w:rsid w:val="00480668"/>
+    <w:rsid w:val="004A6B5E"/>
     <w:rsid w:val="004B25EF"/>
     <w:rsid w:val="004C13F9"/>
     <w:rsid w:val="004C1793"/>
     <w:rsid w:val="004C2734"/>
     <w:rsid w:val="004D213F"/>
     <w:rsid w:val="004D3658"/>
     <w:rsid w:val="004E1AAB"/>
     <w:rsid w:val="004E2F78"/>
+    <w:rsid w:val="004F0A1B"/>
     <w:rsid w:val="004F70CF"/>
     <w:rsid w:val="005001F9"/>
     <w:rsid w:val="005036F5"/>
     <w:rsid w:val="0051145E"/>
     <w:rsid w:val="00512291"/>
     <w:rsid w:val="005149A4"/>
     <w:rsid w:val="005179B1"/>
+    <w:rsid w:val="00517DE7"/>
     <w:rsid w:val="00523FDB"/>
     <w:rsid w:val="00524116"/>
+    <w:rsid w:val="005318C7"/>
     <w:rsid w:val="00531A2E"/>
     <w:rsid w:val="00541565"/>
     <w:rsid w:val="00541767"/>
     <w:rsid w:val="00542207"/>
     <w:rsid w:val="00547AB6"/>
     <w:rsid w:val="00556F53"/>
     <w:rsid w:val="00564550"/>
     <w:rsid w:val="0056797D"/>
     <w:rsid w:val="00573345"/>
     <w:rsid w:val="00574798"/>
     <w:rsid w:val="005753CC"/>
     <w:rsid w:val="005766DB"/>
     <w:rsid w:val="00576BC6"/>
     <w:rsid w:val="005848C2"/>
     <w:rsid w:val="00584E15"/>
     <w:rsid w:val="00587548"/>
     <w:rsid w:val="005903BB"/>
     <w:rsid w:val="005A3C9D"/>
     <w:rsid w:val="005A54D2"/>
     <w:rsid w:val="005B1D59"/>
     <w:rsid w:val="005B1F84"/>
     <w:rsid w:val="005B4127"/>
     <w:rsid w:val="005B6788"/>
     <w:rsid w:val="005C5A78"/>
     <w:rsid w:val="005C5C32"/>
@@ -6241,67 +6278,69 @@
     <w:rsid w:val="00720994"/>
     <w:rsid w:val="00725A73"/>
     <w:rsid w:val="007460AF"/>
     <w:rsid w:val="00747A31"/>
     <w:rsid w:val="00747C02"/>
     <w:rsid w:val="00751A8E"/>
     <w:rsid w:val="00760FDD"/>
     <w:rsid w:val="0076295C"/>
     <w:rsid w:val="00763387"/>
     <w:rsid w:val="00763B02"/>
     <w:rsid w:val="0076666F"/>
     <w:rsid w:val="00774388"/>
     <w:rsid w:val="00776FEB"/>
     <w:rsid w:val="0078699D"/>
     <w:rsid w:val="007A024F"/>
     <w:rsid w:val="007A17E8"/>
     <w:rsid w:val="007A5ADA"/>
     <w:rsid w:val="007B4912"/>
     <w:rsid w:val="007B50E1"/>
     <w:rsid w:val="007C2E81"/>
     <w:rsid w:val="007C6EE9"/>
     <w:rsid w:val="007C7B1A"/>
     <w:rsid w:val="007C7C90"/>
     <w:rsid w:val="007D21A9"/>
     <w:rsid w:val="007D302F"/>
+    <w:rsid w:val="007D35C4"/>
     <w:rsid w:val="007D751D"/>
     <w:rsid w:val="007E27A9"/>
     <w:rsid w:val="007E70E7"/>
     <w:rsid w:val="007F3517"/>
     <w:rsid w:val="007F3BFE"/>
     <w:rsid w:val="00803715"/>
     <w:rsid w:val="00807843"/>
     <w:rsid w:val="0081028E"/>
     <w:rsid w:val="00813235"/>
     <w:rsid w:val="00814900"/>
     <w:rsid w:val="008154B7"/>
     <w:rsid w:val="008156EA"/>
     <w:rsid w:val="0081698B"/>
     <w:rsid w:val="00827DCB"/>
     <w:rsid w:val="00830A09"/>
     <w:rsid w:val="00832173"/>
     <w:rsid w:val="00833B38"/>
+    <w:rsid w:val="0084246B"/>
     <w:rsid w:val="00852807"/>
     <w:rsid w:val="008544E4"/>
     <w:rsid w:val="008550C4"/>
     <w:rsid w:val="008631EE"/>
     <w:rsid w:val="00863EF9"/>
     <w:rsid w:val="0087436F"/>
     <w:rsid w:val="00875BCA"/>
     <w:rsid w:val="00895518"/>
     <w:rsid w:val="008A21AB"/>
     <w:rsid w:val="008A6DAD"/>
     <w:rsid w:val="008A6F83"/>
     <w:rsid w:val="008B23E0"/>
     <w:rsid w:val="008C7D81"/>
     <w:rsid w:val="008E1541"/>
     <w:rsid w:val="008F6D98"/>
     <w:rsid w:val="009015DD"/>
     <w:rsid w:val="009108B4"/>
     <w:rsid w:val="0091474E"/>
     <w:rsid w:val="00914A29"/>
     <w:rsid w:val="009313D7"/>
     <w:rsid w:val="00934A0C"/>
     <w:rsid w:val="00935582"/>
     <w:rsid w:val="009355F8"/>
     <w:rsid w:val="00935636"/>
     <w:rsid w:val="00940B85"/>
@@ -6318,50 +6357,51 @@
     <w:rsid w:val="0098437D"/>
     <w:rsid w:val="009849EF"/>
     <w:rsid w:val="009873F5"/>
     <w:rsid w:val="009905CB"/>
     <w:rsid w:val="00991C34"/>
     <w:rsid w:val="00996FD3"/>
     <w:rsid w:val="009A6996"/>
     <w:rsid w:val="009B2DF3"/>
     <w:rsid w:val="009B71C6"/>
     <w:rsid w:val="009B7E33"/>
     <w:rsid w:val="009C2145"/>
     <w:rsid w:val="009C2298"/>
     <w:rsid w:val="009C3061"/>
     <w:rsid w:val="009C6E02"/>
     <w:rsid w:val="009C7057"/>
     <w:rsid w:val="009E0844"/>
     <w:rsid w:val="009F0693"/>
     <w:rsid w:val="009F1D07"/>
     <w:rsid w:val="009F33A7"/>
     <w:rsid w:val="009F3F0A"/>
     <w:rsid w:val="009F6F54"/>
     <w:rsid w:val="00A0082E"/>
     <w:rsid w:val="00A011E7"/>
     <w:rsid w:val="00A029F8"/>
     <w:rsid w:val="00A05574"/>
+    <w:rsid w:val="00A16606"/>
     <w:rsid w:val="00A20CBD"/>
     <w:rsid w:val="00A22248"/>
     <w:rsid w:val="00A32E42"/>
     <w:rsid w:val="00A36D7A"/>
     <w:rsid w:val="00A412C3"/>
     <w:rsid w:val="00A524C1"/>
     <w:rsid w:val="00A56870"/>
     <w:rsid w:val="00A62501"/>
     <w:rsid w:val="00A63D2F"/>
     <w:rsid w:val="00A721A5"/>
     <w:rsid w:val="00A738F4"/>
     <w:rsid w:val="00A751F5"/>
     <w:rsid w:val="00A849FF"/>
     <w:rsid w:val="00A85164"/>
     <w:rsid w:val="00A93C55"/>
     <w:rsid w:val="00A976FE"/>
     <w:rsid w:val="00AB375A"/>
     <w:rsid w:val="00AB3A06"/>
     <w:rsid w:val="00AB503E"/>
     <w:rsid w:val="00AC1942"/>
     <w:rsid w:val="00AC4F34"/>
     <w:rsid w:val="00AD0D2E"/>
     <w:rsid w:val="00AF2207"/>
     <w:rsid w:val="00AF3491"/>
     <w:rsid w:val="00B03D29"/>
@@ -7226,84 +7266,84 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>422</Words>
-  <Characters>2412</Characters>
+  <Words>415</Words>
+  <Characters>2366</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
+  <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Názov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Chillout Steakhouse &amp; Bar – Menu 30</vt:lpstr>
       <vt:lpstr>Chillout Steakhouse &amp; Bar – Menu 30</vt:lpstr>
       <vt:lpstr>Chillout Steakhouse &amp; Bar – Menu 30</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2829</CharactersWithSpaces>
+  <CharactersWithSpaces>2776</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Chillout Steakhouse &amp; Bar – Menu 30</dc:title>
   <dc:subject/>
   <dc:creator>ACER</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>